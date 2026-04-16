--- v0 (2025-12-09)
+++ v1 (2026-04-16)
@@ -54,369 +54,369 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>46422</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>9195</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Míriam Marroni</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46422/9195_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46422/9195_21_eme.pdf</t>
   </si>
   <si>
     <t>Emenda a Mensagem n°51/2021, que dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentaria de 2022.</t>
   </si>
   <si>
     <t>46402</t>
   </si>
   <si>
     <t>9198</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46402/9198_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46402/9198_21_eme.pdf</t>
   </si>
   <si>
     <t>Emenda a Mensagem n° 51/2021, que dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentaria de 2022.</t>
   </si>
   <si>
     <t>46423</t>
   </si>
   <si>
     <t>9201</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46423/9201_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46423/9201_21_eme.pdf</t>
   </si>
   <si>
     <t>46406</t>
   </si>
   <si>
     <t>9202</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46406/9202_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46406/9202_21_eme.pdf</t>
   </si>
   <si>
     <t>46412</t>
   </si>
   <si>
     <t>9204</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46412/9204_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46412/9204_21_eme.pdf</t>
   </si>
   <si>
     <t>46609</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
     <t>Paulo Coitinho</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46609/9494_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46609/9494_21_eme.pdf</t>
   </si>
   <si>
     <t>Emenda a Mensagem nº. 051/2021, que dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2022.</t>
   </si>
   <si>
     <t>46611</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46611/9496_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46611/9496_21_eme.pdf</t>
   </si>
   <si>
     <t>46622</t>
   </si>
   <si>
     <t>9506</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46622/9506_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46622/9506_21_eme.pdf</t>
   </si>
   <si>
     <t>46623</t>
   </si>
   <si>
     <t>9508</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46623/9508_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46623/9508_21_eme.pdf</t>
   </si>
   <si>
     <t>46641</t>
   </si>
   <si>
     <t>9544</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46641/9544_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46641/9544_21_eme.pdf</t>
   </si>
   <si>
     <t>46673</t>
   </si>
   <si>
     <t>9596</t>
   </si>
   <si>
     <t>Sidnei Fagundes (Sid)</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46673/9596_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46673/9596_21_eme.pdf</t>
   </si>
   <si>
     <t>46692</t>
   </si>
   <si>
     <t>9597</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46692/9597_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46692/9597_21_eme.pdf</t>
   </si>
   <si>
     <t>46751</t>
   </si>
   <si>
     <t>9683</t>
   </si>
   <si>
     <t>Márcio Santos</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46751/9683_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46751/9683_21_eme.pdf</t>
   </si>
   <si>
     <t>Emenda a Mensagem 51/2021, que dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2022.</t>
   </si>
   <si>
     <t>46752</t>
   </si>
   <si>
     <t>9684</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46752/9684_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46752/9684_21_eme.pdf</t>
   </si>
   <si>
     <t>46753</t>
   </si>
   <si>
     <t>9685</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46753/9685_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46753/9685_21_eme.pdf</t>
   </si>
   <si>
     <t>46760</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
     <t>Jone Soares</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46760/9690_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46760/9690_21_eme.pdf</t>
   </si>
   <si>
     <t>46765</t>
   </si>
   <si>
     <t>9691</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46765/9691_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46765/9691_21_eme.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias 2022.</t>
   </si>
   <si>
     <t>46763</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
     <t>Rafael Dutra (Barriga)</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46763/9692_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46763/9692_21_eme.pdf</t>
   </si>
   <si>
     <t>46769</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46769/9694_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46769/9694_21_eme.pdf</t>
   </si>
   <si>
     <t>46771</t>
   </si>
   <si>
     <t>9698</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46771/9698_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46771/9698_21_eme.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias 2022</t>
   </si>
   <si>
     <t>46773</t>
   </si>
   <si>
     <t>9699</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46773/9699_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46773/9699_21_eme.pdf</t>
   </si>
   <si>
     <t>46774</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46774/9702_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46774/9702_21_eme.pdf</t>
   </si>
   <si>
     <t>46776</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46776/9703_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46776/9703_21_eme.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias 2021.</t>
   </si>
   <si>
     <t>46778</t>
   </si>
   <si>
     <t>9705</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46778/9705_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46778/9705_21_eme.pdf</t>
   </si>
   <si>
     <t>46779</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46779/9708_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46779/9708_21_eme.pdf</t>
   </si>
   <si>
     <t>46780</t>
   </si>
   <si>
     <t>9711</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46780/9711_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46780/9711_21_eme.pdf</t>
   </si>
   <si>
     <t>46783</t>
   </si>
   <si>
     <t>9738</t>
   </si>
   <si>
     <t>Carlos Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46783/9738_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46783/9738_21_eme.pdf</t>
   </si>
   <si>
     <t>46784</t>
   </si>
   <si>
     <t>9739</t>
   </si>
   <si>
     <t>Marisa Schwarzer</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46784/9739_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46784/9739_21_eme.pdf</t>
   </si>
   <si>
     <t>Alocação de recursos orçamentários para dobrar a meta da ação programática Controle Populacional de Cães e Gatos, do Programa Proteção Animal, da Secretaria Municipal de Saúde, na Lei de Diretrizes Orçamentárias – LDO 2022.</t>
   </si>
   <si>
     <t>46786</t>
   </si>
   <si>
     <t>9743</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46786/9743_21_eme.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46786/9743_21_eme.pdf</t>
   </si>
   <si>
     <t>45953</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE PELOTAS</t>
   </si>
   <si>
-    <t>https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/45953/8501_21_mgs_51.pdf</t>
+    <t>http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/45953/8501_21_mgs_51.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -723,68 +723,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46422/9195_21_eme.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46402/9198_21_eme.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46423/9201_21_eme.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46406/9202_21_eme.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46412/9204_21_eme.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46609/9494_21_eme.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46611/9496_21_eme.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46622/9506_21_eme.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46623/9508_21_eme.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46641/9544_21_eme.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46673/9596_21_eme.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46692/9597_21_eme.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46751/9683_21_eme.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46752/9684_21_eme.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46753/9685_21_eme.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46760/9690_21_eme.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46765/9691_21_eme.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46763/9692_21_eme.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46769/9694_21_eme.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46771/9698_21_eme.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46773/9699_21_eme.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46774/9702_21_eme.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46776/9703_21_eme.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46778/9705_21_eme.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46779/9708_21_eme.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46780/9711_21_eme.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46783/9738_21_eme.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46784/9739_21_eme.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46786/9743_21_eme.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/45953/8501_21_mgs_51.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46422/9195_21_eme.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46402/9198_21_eme.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46423/9201_21_eme.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46406/9202_21_eme.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46412/9204_21_eme.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46609/9494_21_eme.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46611/9496_21_eme.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46622/9506_21_eme.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46623/9508_21_eme.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46641/9544_21_eme.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46673/9596_21_eme.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46692/9597_21_eme.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46751/9683_21_eme.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46752/9684_21_eme.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46753/9685_21_eme.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46760/9690_21_eme.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46765/9691_21_eme.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46763/9692_21_eme.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46769/9694_21_eme.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46771/9698_21_eme.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46773/9699_21_eme.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46774/9702_21_eme.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46776/9703_21_eme.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46778/9705_21_eme.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46779/9708_21_eme.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46780/9711_21_eme.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46783/9738_21_eme.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46784/9739_21_eme.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/46786/9743_21_eme.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pelotas.rs.leg.br/media/sapl/public/materialegislativa/2021/45953/8501_21_mgs_51.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="204.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>